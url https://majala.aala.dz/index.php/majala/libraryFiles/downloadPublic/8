--- v0 (2025-10-06)
+++ v1 (2026-10-21)
@@ -31,102 +31,70 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="471EB8C0" w14:textId="47CDAC5F" w:rsidR="00240FE1" w:rsidRPr="009D2581" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C5852">
+        <w:t>Article Title</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Title</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="009B61E5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sakkal Majalla</w:t>
+      </w:r>
       <w:r w:rsidR="009B61E5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18 Bold </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A289CD" w14:textId="77777777" w:rsidR="00240FE1" w:rsidRPr="009D2581" w:rsidRDefault="00240FE1" w:rsidP="00240FE1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
@@ -218,85 +186,57 @@
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>الأول</w:t>
       </w:r>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212E70DE" w14:textId="7D98B678" w:rsidR="009B61E5" w:rsidRPr="00901D5B" w:rsidRDefault="00292B30" w:rsidP="009B61E5">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
@@ -318,98 +258,92 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤسسة </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الانتماء للمؤلف الأول ، البلد</w:t>
+        <w:t xml:space="preserve">الانتماء للمؤلف </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الأول ،</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> البلد</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74094E5C" w14:textId="6A29A75C" w:rsidR="00292B30" w:rsidRPr="007F700B" w:rsidRDefault="00292B30" w:rsidP="00292B30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -508,145 +442,125 @@
         <w:tabs>
           <w:tab w:val="center" w:pos="5102"/>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Second </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>المؤلف الثاني</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>المؤلف</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
+        <w:t xml:space="preserve"> الثاني</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E90AC1" w14:textId="3089A02C" w:rsidR="009B61E5" w:rsidRPr="00901D5B" w:rsidRDefault="00292B30" w:rsidP="009B61E5">
       <w:pPr>
         <w:bidi/>
@@ -667,118 +581,112 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤسسة </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الانتماء للمؤلف ال</w:t>
-      </w:r>
+        <w:t xml:space="preserve">الانتماء للمؤلف </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ثاني</w:t>
+        <w:t>ال</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ، البلد</w:t>
+        <w:t>ثاني</w:t>
+      </w:r>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ،</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> البلد</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D10FF98" w14:textId="00C63981" w:rsidR="00292B30" w:rsidRPr="007F700B" w:rsidRDefault="00292B30" w:rsidP="00292B30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -864,64 +772,52 @@
     <w:p w14:paraId="58DCFB80" w14:textId="0AD4ABCC" w:rsidR="009B61E5" w:rsidRPr="00292B30" w:rsidRDefault="00292B30" w:rsidP="009B61E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5102"/>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Last </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Last Author</w:t>
+      </w:r>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
@@ -946,89 +842,58 @@
         <w:t>ر</w:t>
       </w:r>
       <w:r w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00292B30">
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A94820" w14:textId="6A3148D5" w:rsidR="009B61E5" w:rsidRPr="00901D5B" w:rsidRDefault="00292B30" w:rsidP="009B61E5">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1059,118 +924,112 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤسسة </w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الانتماء للمؤلف الأ</w:t>
-      </w:r>
+        <w:t xml:space="preserve">الانتماء للمؤلف </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>خير</w:t>
+        <w:t>الأ</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ، البلد</w:t>
+        <w:t>خير</w:t>
+      </w:r>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ،</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> البلد</w:t>
       </w:r>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B61E5" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00901D5B" w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FC2C3C" w14:textId="6A8FDBAC" w:rsidR="00292B30" w:rsidRPr="007F700B" w:rsidRDefault="00292B30" w:rsidP="00292B30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F700B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -1278,128 +1137,176 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اسْتُلِم في: </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>0000/00/00</w:t>
+        <w:t>0000/00/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5452">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5452">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">    قُبِل في: </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>0000/00/00</w:t>
+        <w:t>0000/00/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5452">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">،       </w:t>
+        <w:t xml:space="preserve">،   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5452">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
@@ -1472,51 +1379,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>0000/00/00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EEEA137" w14:textId="77777777" w:rsidR="007B5452" w:rsidRPr="007B5452" w:rsidRDefault="007B5452" w:rsidP="007B5452">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00504A86" w:rsidRPr="007B5452" w14:paraId="152009A2" w14:textId="77777777" w:rsidTr="00A869DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1223AA2A" w14:textId="77777777" w:rsidR="00504A86" w:rsidRPr="007F700B" w:rsidRDefault="00504A86" w:rsidP="00504A86">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="211" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
@@ -1615,51 +1522,95 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>KEYWORDS:</w:t>
             </w:r>
             <w:r w:rsidRPr="007F700B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F700B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 at least (Font : Time New Roman, Size : 12, Normal, </w:t>
+              <w:t>5 at least (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F700B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Font :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F700B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Time New Roman, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F700B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Size :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F700B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12, Normal, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>interli</w:t>
             </w:r>
             <w:r w:rsidRPr="007F700B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>ne 1</w:t>
             </w:r>
             <w:r w:rsidRPr="007F700B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -1770,159 +1721,159 @@
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3590DEC0" w14:textId="5B7CB035" w:rsidR="00504A86" w:rsidRPr="00173378" w:rsidRDefault="00504A86" w:rsidP="00504A86">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BE303D" w14:textId="77777777" w:rsidR="00504A86" w:rsidRPr="00173378" w:rsidRDefault="00504A86" w:rsidP="00504A86">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal of Algerian Academy of the Arabic Language / © 2025 The Authors. Published by Algerian Academy of the Arabic Language, Algeria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484D4863" w14:textId="77777777" w:rsidR="00504A86" w:rsidRPr="00173378" w:rsidRDefault="00504A86" w:rsidP="00504A86">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This is an open access article under the</w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>CC BY-NC (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00173378">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://creativecommons.org/licenses/by-nc/4.0/deed.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00173378">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -2030,78 +1981,58 @@
       <w:r w:rsidRPr="009B61E5">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> طابع جوهري، مع تقديم الأهداف والمناهج المستخدمة والنتائج ال</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تي تم الحصول عليها وأهميتها بدق</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ة. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00004FB1" w:rsidRPr="009B61E5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sakkal Majalla</w:t>
+      </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BCACE9" w14:textId="77777777" w:rsidR="00004FB1" w:rsidRDefault="00004FB1" w:rsidP="009B61E5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2173,78 +2104,58 @@
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="009B61E5">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>كلمات رئيسة، مع فصل هذه الكلمات، وفقًا لترتيب أبجدي</w:t>
       </w:r>
       <w:r w:rsidRPr="009B61E5">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00004FB1" w:rsidRPr="009B61E5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sakkal</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sakkal Majalla</w:t>
+      </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BFDF9F" w14:textId="77777777" w:rsidR="009B61E5" w:rsidRPr="00D108C7" w:rsidRDefault="009B61E5" w:rsidP="009B61E5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2686,51 +2597,51 @@
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00D108C7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00434D06" w:rsidRPr="004718AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A048A7C" w14:textId="21D42C76" w:rsidR="00240FE1" w:rsidRDefault="00004FB1" w:rsidP="00901D5B">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:bidi/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00004FB1">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2786,56 +2697,80 @@
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00901D5B">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>---</w:t>
       </w:r>
       <w:r w:rsidR="00226660">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">--    البريد الإلكتروني: </w:t>
+        <w:t xml:space="preserve">--    البريد </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00226660">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>الإلكتروني:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00226660">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE91C5B" w14:textId="3A725775" w:rsidR="00901D5B" w:rsidRPr="00901D5B" w:rsidRDefault="00901D5B" w:rsidP="00901D5B">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:bidi/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901D5B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجلة المجمع الجزائري للغة العربية</w:t>
       </w:r>
       <w:r w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2852,71 +2787,71 @@
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">(CC BY) </w:t>
       </w:r>
       <w:r w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00901D5B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:bidi="ar-DZ"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00901D5B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9E8725" w14:textId="77777777" w:rsidR="00901D5B" w:rsidRPr="00901D5B" w:rsidRDefault="00901D5B" w:rsidP="00901D5B">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:bidi/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FDE3936" w14:textId="77777777" w:rsidR="00504A86" w:rsidRDefault="00504A86" w:rsidP="008E4836">
       <w:pPr>
         <w:pStyle w:val="Paragraphfirst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2931,216 +2866,176 @@
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Majallatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>Almajma</w:t>
+        <w:t xml:space="preserve"> Almajma</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ʻ</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Aljazāʼirīyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Aljazāʼirīyi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>lillughati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>lillughati</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>alArabīyah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>alArabīyah</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> (Journal of Algerian Academy of the Arabic Language)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0A4C05" w14:textId="52A0BC2D" w:rsidR="008E4836" w:rsidRPr="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Journal of Algerian Academy of the Arabic Language)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008E4836">
+        <w:t xml:space="preserve"> publishes articles written in Arabic on issues related to the Arabic language, linguistics, translation, and their studies, as well as literary studies in Arabic or those comparing Arabic literature with foreign literatures. Articles in English may also be published, provided they exclusively serve the Arabic language, such as addressing issues of the Arabic language or comparing Arabic with other languages. Submissions must be carefully checked to ensure they are free of linguistic errors before submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78135486" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publishes articles written in Arabic on issues related to the Arabic language, linguistics, translation, and their studies, as well as literary studies in Arabic or those comparing Arabic literature with foreign literatures. Articles in English may also be published, provided they exclusively serve the Arabic language, such as addressing issues of the Arabic language or comparing Arabic with other languages. Submissions must be carefully checked to ensure they are free of linguistic errors before submission.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t>, size 15). The paper size must be A4.</w:t>
+        <w:t>Manuscripts must strictly adhere to the font, size, alignment, and line spacing specified for each heading or paragraph in this template (Sakkal Majalla, size 15). The paper size must be A4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189E8A80" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:pStyle w:val="Paragraphfirst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Authors are required to submit their original works in (.doc/.docx) format through our article submission system via the Algerian Scientific Journals Platform (ASJP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1390662B" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="008E4836" w:rsidRDefault="008E4836" w:rsidP="001A2E00">
       <w:pPr>
         <w:pStyle w:val="Paragraphfirst"/>
         <w:jc w:val="center"/>
@@ -3281,71 +3176,51 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لتي يعبر عنها كل عنوان أو فقرة في هذا القالب.</w:t>
       </w:r>
       <w:r w:rsidR="00004FB1" w:rsidRPr="008E4836">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00004FB1" w:rsidRPr="008E4836">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sakkal </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Sakkal Majalla 1</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD81D46" w14:textId="52D83BEC" w:rsidR="00004FB1" w:rsidRPr="008E4836" w:rsidRDefault="00004FB1" w:rsidP="001A2E00">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4836">
@@ -3432,85 +3307,97 @@
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>نامجي (</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>doc/.docx</w:t>
+        <w:t>doc/.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>docx</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> باستخدام</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> نظامنا لتقديم ال</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="darkGray"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>مقالات عبر البوابة الجزائرية للمجلات العلمية (</w:t>
       </w:r>
       <w:r w:rsidR="00242F6E" w:rsidRPr="008E4836">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
@@ -3576,446 +3463,334 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 16)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 16)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>The introduction of the article must include an appropriate prelude to the topic, then present the research problem and relevant hypotheses, as well as define the objectives and methodology of the research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEDB963" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EDFC1C" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1. First Heading / First Main Heading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 16)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 16)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first heading or the first main heading if such paragraphs exist, or proceed directly to the first subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first heading or the first main heading if such paragraphs exist, or proceed directly to the first subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ED7C4A" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C5EC9C" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1.1. First Subheading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 15)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 15)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451312AF" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C0A0B7" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.1. Second Subheading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 15)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 15)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E2377E" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18779A4B" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>2. Second Heading / Second Main Heading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 16)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 16)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second heading or the second main heading if such paragraphs exist, or proceed directly to the first subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second heading or the second main heading if such paragraphs exist, or proceed directly to the first subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F66E798" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1.2. First Subheading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 15)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 15)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the first subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CF7C78" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E70805" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>2.2. Second Subheading</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 15)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 15)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second subheading.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Here, write the paragraph or paragraphs related to the second subheading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552B8E64" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
@@ -4044,234 +3819,179 @@
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Example of a table and figures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030285B9" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 1. Table </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Table 1. Table Title</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="961"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="961"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E4836" w:rsidRPr="00605CE2" w14:paraId="0CEBC859" w14:textId="77777777" w:rsidTr="00A869DA">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12D0B332" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="00A869DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>Column</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Column 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B77465A" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="00A869DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>Column</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Column 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59D2DC96" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="00A869DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>Column</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>Column 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="096543EE" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="00A869DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>Column</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>Column 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4836" w:rsidRPr="00605CE2" w14:paraId="1708681D" w14:textId="77777777" w:rsidTr="00A869DA">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C71AB5D" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="00A869DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:lang w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
@@ -4679,67 +4399,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bold, single spacing; before 6; size 16)</w:t>
+        <w:t xml:space="preserve"> (Sakkal Majalla bold, single spacing; before 6; size 16)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>The conclusion should summarize the content of the research, present the findings, and provide relevant recommendations related to the research topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CDE3FC" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B00B9F" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
@@ -4750,106 +4454,186 @@
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>If necessary, especially when authors submit articles involving conflicts of interest or funding sources supporting the research. This section should be placed before the References section without numbering. See: Conflict of Interest Policy on the journal’s website:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00605CE2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
           </w:rPr>
           <w:t>https://majala.aala.dz/index.php/majala/conflict-of-interest-policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03BA9AC6" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D04066" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
+    <w:p w14:paraId="28D04066" w14:textId="260292DA" w:rsidR="008E4836" w:rsidRPr="007C1FE5" w:rsidRDefault="008E4836" w:rsidP="007C1FE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
+          <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Footnotes</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Should be placed at the bottom of each page, following the APA style, in Sakkal </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00605CE2">
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
-[...1 lines deleted...]
-        <w:t>Majalla</w:t>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>should</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00605CE2">
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> font, size 12.</w:t>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the body of the article using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font size as the main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1FE5" w:rsidRPr="007C1FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584351CF" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
@@ -4868,114 +4652,98 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> should follow the APA (7th edition) style, which is the preferred citation style for the journal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A65A5A" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">References in Arabic: Sakkal </w:t>
-[...15 lines deleted...]
-        <w:t>, size 14.</w:t>
+        <w:t>References in Arabic: Sakkal Majalla, size 14.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE4F49A" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Romanized Arabic references and references in foreign languages: Times New Roman, size 12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:br/>
         <w:t>The list of references in Arabic should be placed first, followed by the Romanized Arabic references, and then the references in foreign languages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0388A3D9" w14:textId="77777777" w:rsidR="008E4836" w:rsidRPr="00605CE2" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">We request the Romanization of Arabic references via the American Library Association – Library of Congress tool: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00605CE2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
           </w:rPr>
           <w:t>https://romanize-arabic.camel-lab.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C025E86" w14:textId="77777777" w:rsidR="008E4836" w:rsidRDefault="008E4836" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605CE2">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="SimSun;宋体" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>References should be formatted in accordance with APA 7th edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570D7CBC" w14:textId="77777777" w:rsidR="008C5852" w:rsidRDefault="008C5852" w:rsidP="008E4836">
       <w:pPr>
         <w:rPr>
@@ -5355,194 +5123,169 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 45–67). الجزائر: دار النشر العلمية</w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Hammou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Hammou</w:t>
+        <w:t>El-Hadj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. (2015). Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>El-Hadj</w:t>
+        <w:t>Lisāniyyāt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. (2015). Al-</w:t>
+        <w:t xml:space="preserve"> al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00482561">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Maʿrifiyya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00482561">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00482561">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Lisāniyyāt</w:t>
+        <w:t>Nazariyya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al-</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Maʿrifiyya</w:t>
+        <w:t>wa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>: al-</w:t>
+        <w:t xml:space="preserve"> al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Nazariyya</w:t>
+        <w:t>Tatbīq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> (Ed.), </w:t>
+        <w:t xml:space="preserve">. In M. bin Ṣāliḥ (Ed.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Muqaddima</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
@@ -5840,84 +5583,76 @@
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Nasr, S. (2020). Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Khiṭāb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ṣūfī</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Bayna</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> al-</w:t>
+        <w:t xml:space="preserve"> Bayna al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bunya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -6392,64 +6127,52 @@
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lisāniyyāt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al-</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> al-Tatbīqiyya</w:t>
+      </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. University of Algiers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551012D8" w14:textId="77777777" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -6531,234 +6254,159 @@
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (أطروحة دكتوراه غير منشورة). جامعة الجزائر</w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Ṣāliḥ, Y. (2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482561">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t>Ṣāliḥ</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lisāniyyāt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:iCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Al-</w:t>
+        <w:t xml:space="preserve"> al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Lisāniyyāt</w:t>
+        <w:t>Ṣawtiyyah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al-</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ṣawtiyyah</w:t>
+        <w:t>wa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Dawruhā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>wa</w:t>
+        <w:t>fī</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Taʿlīm al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dawruhā</w:t>
+        <w:t>ʿArabiyya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-          <w:i/>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> doctoral dissertation). </w:t>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Unpublished doctoral dissertation). </w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>University of Algiers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492ADAED" w14:textId="77777777" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -6849,51 +6497,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t>أهداف الهيئة</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">استرجع في 10 مارس 2025 من </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="007B5452">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>www.ahla.gov.dz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B5452">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -7002,95 +6650,95 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Hayʾa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved March 10, 2025, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00482561">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>www.ahla.gov.dz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A0051BD" w14:textId="77777777" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Arabic Linguistic Institute. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>The role of syntax in Arabic language acquisition</w:t>
       </w:r>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Arabic Linguistic Institute. Retrieved February 20, 2025, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="008C5852">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>http://www.ali.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="094C929C" w14:textId="77777777" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A12112" w14:textId="50F97584" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
@@ -7169,86 +6817,67 @@
           <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فيديو</w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00482561">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>www.youtube.com/watch?v=abcdefghijk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, A. (2020, May 5). </w:t>
+        <w:t xml:space="preserve">Bilāl, A. (2020, May 5). </w:t>
       </w:r>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Taḥlīl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
@@ -7328,101 +6957,101 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ʿArabiyya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00482561">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Video]. YouTube. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00482561">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>www.youtube.com/watch?v=abcdefghijk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="157E8470" w14:textId="77777777" w:rsidR="008C5852" w:rsidRPr="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Al-Muqaddim, F. (2021, January 15). </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>The Arabic verb system: A linguistic exploration</w:t>
       </w:r>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Video]. </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5852">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="008C5852">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>http://www.youtube.com/watch?v=kAd8Kq7D88Y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00911B3D" w14:textId="77777777" w:rsidR="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6620E0CD" w14:textId="77777777" w:rsidR="008C5852" w:rsidRDefault="008C5852" w:rsidP="008C5852">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7469,72 +7098,72 @@
     <w:sectPr w:rsidR="00C75B88" w:rsidRPr="00690FE7" w:rsidSect="007F700B">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="731" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28FF1142" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRPr="00B5001B" w:rsidRDefault="00CD7259" w:rsidP="00B5001B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="207303F3" w14:textId="77777777" w:rsidR="00274116" w:rsidRPr="00B5001B" w:rsidRDefault="00274116" w:rsidP="00B5001B">
+      <w:pPr>
+        <w:pStyle w:val="Pieddepage"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C45DE60" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259"/>
+    <w:p w14:paraId="776B325A" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C5C8E1F" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRPr="00B5001B" w:rsidRDefault="00CD7259" w:rsidP="00B5001B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="1725390F" w14:textId="77777777" w:rsidR="00274116" w:rsidRPr="00B5001B" w:rsidRDefault="00274116" w:rsidP="00B5001B">
+      <w:pPr>
+        <w:pStyle w:val="Pieddepage"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C51818" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259"/>
+    <w:p w14:paraId="0A0AC4A0" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -7572,103 +7201,102 @@
   <w:font w:name="Arabic Transparent">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="7AC7FFFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002000D" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun;宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="768C7FB1" w14:textId="77777777" w:rsidR="00434D06" w:rsidRDefault="001939F0" w:rsidP="00C64EB6">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="05D6FE22" wp14:editId="23E00B03">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>508635</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9861550</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="587375" cy="382270"/>
               <wp:effectExtent l="13335" t="12700" r="8890" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7947,163 +7575,163 @@
             <v:line w14:anchorId="1BBB5D3F" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="43.3pt,1.25pt" to="555.35pt,1.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDujgNaVwIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGv2iAUfl+y/0B417Zanbex3ixW93K3&#10;mXiXPSNQS0aBAFrNsv++A1qjuy/LsjYhUM75+M7Hdzp/PrUSHbl1QqsSZ8MUI66oZkLtS/ztdT2Y&#10;YeQ8UYxIrXiJz9zh58X7d/POFHykGy0ZtwhAlCs6U+LGe1MkiaMNb4kbasMVbNbatsTD0u4TZkkH&#10;6K1MRmk6TTptmbGacufga3XZxIuIX9ec+q917bhHssTAzcfRxnEXxmQxJ8XeEtMIeqVB/oFFS4SC&#10;Q29QFfEEHax4A9UKarXTtR9S3Sa6rgXlsQaoJkv/qGbbEMNjLSCOMzeZ3P+DpV+OG4sEK/EUI0Va&#10;uKIXoTiaBmU64woIWKqNDbXRk9qaF01/OKT0siFqzyPD17OBtCxkJA8pYeEM4O+6z5pBDDl4HWU6&#10;1bYNkCAAOsXbON9ug588ovBxOknH6XiCEe33ElL0icY6/4nrFoVJiSVwjsDk+OJ8IEKKPiSco/Ra&#10;SBkvWyrUlXg8y1LwA20NlM52MiY7LQULgSHF2f1uKS06kmCd+MQKYec+zOqDYhG44YStrnNPhLzM&#10;gYhUAY9HNwK7WPfBc7ttWIeYCPxHkzzQYQKsGabwYETkHnqKeouR1f678E2UOwj1huAsDe+VoO7R&#10;ow4PB4O4VwpB5ujQn0/p02q2muWDfDRdDfK0qgYf18t8MF1nHybVuFouq+xXODLLi0YwxlXQqO+W&#10;LP87N1779uLzW7/cLiZ5RL8wP4FYIGBPOrorGOpizZ1m543tXQcNEoOvzRw68H4N8/tfzuI3AAAA&#10;//8DAFBLAwQUAAYACAAAACEAGAN/XdkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOy07DMBBF&#10;90j8gzVI7KiTCkIJmVQICbEBqgY+YBpPHiIeR7Hbpn+PywaW96F7T7Ge7aAOPPneCUK6SECx1M70&#10;0iJ8fb7crED5QGJocMIIJ/awLi8vCsqNO8qWD1VoVRwRnxNCF8KYa+3rji35hRtZYta4yVKIcmq1&#10;megYx+2gl0mSaUu9xIeORn7uuP6u9haBNq/9bbO17pS9VQ/Gm4/3hhjx+mp+egQVeA5/ZTjjR3Qo&#10;I9PO7cV4NSCssiw2EZZ3oM5xmib3oHa/hi4L/Z+//AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDujgNaVwIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAYA39d2QAAAAcBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" strokeweight="3pt">
               <v:stroke linestyle="thinThin"/>
               <v:shadow on="t" offset="0"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-999967808"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="02C50146" w14:textId="77777777" w:rsidR="007F700B" w:rsidRDefault="007F700B">
         <w:pPr>
-          <w:pStyle w:val="a3"/>
+          <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>[</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004B035D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5ACE7F5E" w14:textId="77777777" w:rsidR="007F700B" w:rsidRDefault="007F700B">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1523280593"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="59B24A34" w14:textId="326E849F" w:rsidR="007A1F12" w:rsidRDefault="007A1F12">
         <w:pPr>
-          <w:pStyle w:val="a3"/>
+          <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="77D50D06" w14:textId="77777777" w:rsidR="0078292F" w:rsidRDefault="0078292F">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0303CAED" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259">
+    <w:p w14:paraId="3934DAB0" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438C85CB" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259"/>
+    <w:p w14:paraId="3BB6517A" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67AA8C28" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259">
+    <w:p w14:paraId="7F8EE77E" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CFD63E" w14:textId="77777777" w:rsidR="00CD7259" w:rsidRDefault="00CD7259"/>
+    <w:p w14:paraId="2853D751" w14:textId="77777777" w:rsidR="00274116" w:rsidRDefault="00274116"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6367BC80" w14:textId="77777777" w:rsidR="000966F6" w:rsidRPr="0033517A" w:rsidRDefault="00434D06" w:rsidP="009718D4">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="1" w:right="-850" w:hanging="1418"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US" w:bidi="ar-DZ"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F735BD">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0033517A">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:vertAlign w:val="superscript"/>
         <w:rtl/>
       </w:rPr>
       <w:t>______________________</w:t>
     </w:r>
@@ -8198,217 +7826,217 @@
         <w:kern w:val="52"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:t>ISSN :</w:t>
     </w:r>
     <w:r w:rsidR="000966F6" w:rsidRPr="00DE1BDB">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000966F6" w:rsidRPr="00DE1BDB">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2507-7546</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1DB75A09" w14:textId="77777777" w:rsidR="00434D06" w:rsidRPr="008B16DC" w:rsidRDefault="00434D06" w:rsidP="00626451">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:ind w:right="-1474"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60DA6FDF" w14:textId="784A80F3" w:rsidR="007F700B" w:rsidRPr="00226660" w:rsidRDefault="00226660" w:rsidP="00226660">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:bidi/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00226660">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>عنوان المقال</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3702A8B6" w14:textId="406B33DF" w:rsidR="007F700B" w:rsidRPr="00226660" w:rsidRDefault="00226660" w:rsidP="00226660">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:bidi/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00226660">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>المؤلف/ المؤلفون</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C0F1AC4" w14:textId="03F1F0C2" w:rsidR="007F700B" w:rsidRPr="00226660" w:rsidRDefault="007F700B" w:rsidP="00226660">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3543"/>
         <w:tab w:val="right" w:pos="7087"/>
       </w:tabs>
       <w:bidi/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00226660" w:rsidRPr="00226660">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>مجلة المجمع الجزائري للغة العربية</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A82CA6F" w14:textId="11F87DCE" w:rsidR="007F700B" w:rsidRPr="00226660" w:rsidRDefault="00226660" w:rsidP="00226660">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:bidi/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00226660">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>المجلد س العدد س/ الشهر السنة</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="369D00A2" w14:textId="77777777" w:rsidR="0078292F" w:rsidRPr="007F700B" w:rsidRDefault="00000000" w:rsidP="007F700B">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:kern w:val="2"/>
       </w:rPr>
       <w:pict w14:anchorId="10C58DA0">
         <v:rect id="_x0000_i1025" style="width:510.2pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#1f3763 [1608]" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="402E0771" w14:textId="77777777" w:rsidR="00434D06" w:rsidRPr="003C35A3" w:rsidRDefault="00434D06" w:rsidP="0078292F">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-767" w:hanging="1418"/>
       <w:rPr>
         <w:lang w:val="en-US" w:bidi="ar-DZ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C2CE262" w14:textId="4AC8CA56" w:rsidR="00901D5B" w:rsidRDefault="00504A86" w:rsidP="00901D5B">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-767" w:hanging="1418"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="52"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="52"/>
@@ -8462,133 +8090,133 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00901D5B">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="52"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:t>مجلة المجمع الجزائري للغة العربية</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78D0D9D0" w14:textId="28331567" w:rsidR="00504A86" w:rsidRDefault="00504A86" w:rsidP="00504A86">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-767" w:hanging="1418"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="52"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00F58F4A" w14:textId="77777777" w:rsidR="00901D5B" w:rsidRPr="007F4F57" w:rsidRDefault="00901D5B" w:rsidP="00901D5B">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-767" w:hanging="1418"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="52"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="007F4F57">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>ردمد</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="007F4F57">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>إ</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidRPr="007F4F57">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
@@ -8602,132 +8230,142 @@
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="007F4F57">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2773-2703</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">؛ </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="007F4F57">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>ردمد</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>و-</w:t>
+      <w:t>و</w:t>
     </w:r>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidRPr="007F4F57">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>1112-6523</w:t>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007F4F57">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>-ISSN</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007F4F57">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>1112-6523</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6786BA82" w14:textId="77777777" w:rsidR="00901D5B" w:rsidRDefault="00901D5B" w:rsidP="00901D5B">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-767" w:hanging="1418"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
@@ -8742,82 +8380,82 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>ص.ص</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>.  00-00</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="11840F0F" w14:textId="6C4952DB" w:rsidR="0078292F" w:rsidRPr="00A944A9" w:rsidRDefault="00000000" w:rsidP="0078292F">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:kern w:val="2"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="56A25DC8">
         <v:rect id="_x0000_i1026" style="width:510.3pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#1f3763 [1608]" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="1242761D" w14:textId="77777777" w:rsidR="00D218D3" w:rsidRDefault="00D218D3">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EF0717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1AFA70"/>
     <w:lvl w:ilvl="0" w:tplc="2966935E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:bidi="ar-DZ"/>
@@ -11799,53 +11437,53 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="782699215">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1357122806">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="601034234">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1404912523">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="108358206">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1794715668">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12203,50 +11841,51 @@
     <w:rsid w:val="0024743F"/>
     <w:rsid w:val="00247715"/>
     <w:rsid w:val="00251585"/>
     <w:rsid w:val="00254940"/>
     <w:rsid w:val="0025497F"/>
     <w:rsid w:val="00254B69"/>
     <w:rsid w:val="00254F9A"/>
     <w:rsid w:val="002555EE"/>
     <w:rsid w:val="00255734"/>
     <w:rsid w:val="00255BF6"/>
     <w:rsid w:val="002567A8"/>
     <w:rsid w:val="002611F5"/>
     <w:rsid w:val="00262687"/>
     <w:rsid w:val="0026339F"/>
     <w:rsid w:val="002639DA"/>
     <w:rsid w:val="002641C1"/>
     <w:rsid w:val="0026439B"/>
     <w:rsid w:val="00265BAD"/>
     <w:rsid w:val="0026758F"/>
     <w:rsid w:val="00267EA7"/>
     <w:rsid w:val="0027032A"/>
     <w:rsid w:val="00271FEB"/>
     <w:rsid w:val="002733C4"/>
     <w:rsid w:val="002738E5"/>
     <w:rsid w:val="002738EC"/>
+    <w:rsid w:val="00274116"/>
     <w:rsid w:val="00274B99"/>
     <w:rsid w:val="00275557"/>
     <w:rsid w:val="00275A5C"/>
     <w:rsid w:val="00277775"/>
     <w:rsid w:val="0028089D"/>
     <w:rsid w:val="00281154"/>
     <w:rsid w:val="0028138B"/>
     <w:rsid w:val="00281678"/>
     <w:rsid w:val="00281ABD"/>
     <w:rsid w:val="00281E70"/>
     <w:rsid w:val="00282B32"/>
     <w:rsid w:val="00283C4E"/>
     <w:rsid w:val="00284A0F"/>
     <w:rsid w:val="002865EA"/>
     <w:rsid w:val="0028666E"/>
     <w:rsid w:val="00287A81"/>
     <w:rsid w:val="00290F6E"/>
     <w:rsid w:val="0029111A"/>
     <w:rsid w:val="002913CA"/>
     <w:rsid w:val="00292133"/>
     <w:rsid w:val="002927A9"/>
     <w:rsid w:val="0029281F"/>
     <w:rsid w:val="00292B30"/>
     <w:rsid w:val="00292F9D"/>
     <w:rsid w:val="00293E2A"/>
@@ -12751,50 +12390,51 @@
     <w:rsid w:val="005F06F1"/>
     <w:rsid w:val="005F1B01"/>
     <w:rsid w:val="005F24D8"/>
     <w:rsid w:val="005F2C39"/>
     <w:rsid w:val="005F455A"/>
     <w:rsid w:val="005F6AE8"/>
     <w:rsid w:val="005F71FD"/>
     <w:rsid w:val="0060176D"/>
     <w:rsid w:val="00601F17"/>
     <w:rsid w:val="00601FBF"/>
     <w:rsid w:val="006049D7"/>
     <w:rsid w:val="00607F39"/>
     <w:rsid w:val="006103DB"/>
     <w:rsid w:val="0061146C"/>
     <w:rsid w:val="00611E78"/>
     <w:rsid w:val="00611F77"/>
     <w:rsid w:val="00612D29"/>
     <w:rsid w:val="00613F4A"/>
     <w:rsid w:val="006146AF"/>
     <w:rsid w:val="00615055"/>
     <w:rsid w:val="006152A3"/>
     <w:rsid w:val="00615824"/>
     <w:rsid w:val="00615909"/>
     <w:rsid w:val="00617FE3"/>
     <w:rsid w:val="006218E5"/>
+    <w:rsid w:val="00621C3A"/>
     <w:rsid w:val="006223A9"/>
     <w:rsid w:val="00622DEE"/>
     <w:rsid w:val="00626451"/>
     <w:rsid w:val="0063042C"/>
     <w:rsid w:val="006306FD"/>
     <w:rsid w:val="00631B25"/>
     <w:rsid w:val="00631E94"/>
     <w:rsid w:val="006338A4"/>
     <w:rsid w:val="00634237"/>
     <w:rsid w:val="00635CAF"/>
     <w:rsid w:val="00637202"/>
     <w:rsid w:val="00637BF2"/>
     <w:rsid w:val="00640287"/>
     <w:rsid w:val="006403F5"/>
     <w:rsid w:val="006410EB"/>
     <w:rsid w:val="0064143F"/>
     <w:rsid w:val="00641DCD"/>
     <w:rsid w:val="00645140"/>
     <w:rsid w:val="00645551"/>
     <w:rsid w:val="00645657"/>
     <w:rsid w:val="00645E9B"/>
     <w:rsid w:val="006500A8"/>
     <w:rsid w:val="006503CB"/>
     <w:rsid w:val="00650B5D"/>
     <w:rsid w:val="00651C68"/>
@@ -12979,50 +12619,51 @@
     <w:rsid w:val="007A1EF8"/>
     <w:rsid w:val="007A1F12"/>
     <w:rsid w:val="007A325D"/>
     <w:rsid w:val="007A36CD"/>
     <w:rsid w:val="007A4096"/>
     <w:rsid w:val="007A45FD"/>
     <w:rsid w:val="007A4FE1"/>
     <w:rsid w:val="007A55F2"/>
     <w:rsid w:val="007A6C27"/>
     <w:rsid w:val="007A6E34"/>
     <w:rsid w:val="007A778D"/>
     <w:rsid w:val="007A7807"/>
     <w:rsid w:val="007B233D"/>
     <w:rsid w:val="007B251D"/>
     <w:rsid w:val="007B2BC6"/>
     <w:rsid w:val="007B2F05"/>
     <w:rsid w:val="007B2F91"/>
     <w:rsid w:val="007B326C"/>
     <w:rsid w:val="007B44F0"/>
     <w:rsid w:val="007B4D6F"/>
     <w:rsid w:val="007B5452"/>
     <w:rsid w:val="007B6A70"/>
     <w:rsid w:val="007B7645"/>
     <w:rsid w:val="007B7F7A"/>
     <w:rsid w:val="007C0C14"/>
+    <w:rsid w:val="007C1FE5"/>
     <w:rsid w:val="007C2004"/>
     <w:rsid w:val="007C245A"/>
     <w:rsid w:val="007C4199"/>
     <w:rsid w:val="007C4D5F"/>
     <w:rsid w:val="007C5EC4"/>
     <w:rsid w:val="007C6847"/>
     <w:rsid w:val="007C7AE6"/>
     <w:rsid w:val="007C7DFC"/>
     <w:rsid w:val="007D0A05"/>
     <w:rsid w:val="007D1050"/>
     <w:rsid w:val="007D1910"/>
     <w:rsid w:val="007D2E12"/>
     <w:rsid w:val="007D42B5"/>
     <w:rsid w:val="007D4987"/>
     <w:rsid w:val="007D4DB1"/>
     <w:rsid w:val="007D5B11"/>
     <w:rsid w:val="007D6077"/>
     <w:rsid w:val="007D6C28"/>
     <w:rsid w:val="007E00A6"/>
     <w:rsid w:val="007E3085"/>
     <w:rsid w:val="007E3174"/>
     <w:rsid w:val="007E33AC"/>
     <w:rsid w:val="007E4682"/>
     <w:rsid w:val="007E5541"/>
     <w:rsid w:val="007E74E1"/>
@@ -13377,50 +13018,51 @@
     <w:rsid w:val="00A367EF"/>
     <w:rsid w:val="00A3787C"/>
     <w:rsid w:val="00A37B5F"/>
     <w:rsid w:val="00A37F82"/>
     <w:rsid w:val="00A40896"/>
     <w:rsid w:val="00A42587"/>
     <w:rsid w:val="00A4266E"/>
     <w:rsid w:val="00A430CC"/>
     <w:rsid w:val="00A44647"/>
     <w:rsid w:val="00A44AD5"/>
     <w:rsid w:val="00A462EB"/>
     <w:rsid w:val="00A46964"/>
     <w:rsid w:val="00A50158"/>
     <w:rsid w:val="00A50ABE"/>
     <w:rsid w:val="00A50BB6"/>
     <w:rsid w:val="00A51215"/>
     <w:rsid w:val="00A512E1"/>
     <w:rsid w:val="00A51311"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A522F0"/>
     <w:rsid w:val="00A529AB"/>
     <w:rsid w:val="00A53E02"/>
     <w:rsid w:val="00A567F1"/>
     <w:rsid w:val="00A56DDA"/>
     <w:rsid w:val="00A57810"/>
+    <w:rsid w:val="00A607DD"/>
     <w:rsid w:val="00A60805"/>
     <w:rsid w:val="00A60A5E"/>
     <w:rsid w:val="00A6274E"/>
     <w:rsid w:val="00A6398D"/>
     <w:rsid w:val="00A639ED"/>
     <w:rsid w:val="00A63F5A"/>
     <w:rsid w:val="00A64CD6"/>
     <w:rsid w:val="00A64DFF"/>
     <w:rsid w:val="00A65087"/>
     <w:rsid w:val="00A66106"/>
     <w:rsid w:val="00A66826"/>
     <w:rsid w:val="00A712BA"/>
     <w:rsid w:val="00A73CC4"/>
     <w:rsid w:val="00A751E1"/>
     <w:rsid w:val="00A7591E"/>
     <w:rsid w:val="00A75C23"/>
     <w:rsid w:val="00A7737B"/>
     <w:rsid w:val="00A77569"/>
     <w:rsid w:val="00A77986"/>
     <w:rsid w:val="00A77D8A"/>
     <w:rsid w:val="00A8006B"/>
     <w:rsid w:val="00A8098C"/>
     <w:rsid w:val="00A81AFD"/>
     <w:rsid w:val="00A81CE5"/>
     <w:rsid w:val="00A82CF7"/>
@@ -14185,51 +13827,51 @@
     <w:rsid w:val="00FF73C5"/>
     <w:rsid w:val="00FF7D18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7716333A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{056DC316-6E74-42EE-9298-B11903A14033}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14497,687 +14139,687 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00764C01"/>
     <w:rPr>
       <w:rFonts w:cs="Traditional Arabic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="1Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005F06F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="3Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A255F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A77986"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00A77986"/>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="00D026DE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Char Char Char,Char Char"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001516E6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001516E6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0070070C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A34A4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedefinCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C73AF9"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
-[...1 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:link w:val="Notedefin"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C73AF9"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C73AF9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005C0786"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="Explorateurdedocuments">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ExplorateurdedocumentsCar"/>
     <w:rsid w:val="00952AD0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
-[...1 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExplorateurdedocumentsCar">
+    <w:name w:val="Explorateur de documents Car"/>
+    <w:link w:val="Explorateurdedocuments"/>
     <w:rsid w:val="00952AD0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00470BE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
-[...1 lines deleted...]
-    <w:link w:val="ad"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00470BE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D5286"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-[...1 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D5286"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
-[...1 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="00A255F4"/>
     <w:pPr>
       <w:bidi/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arabic Transparent"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w:lang w:eastAsia="fr-FR" w:bidi="ar-DZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
-[...1 lines deleted...]
-    <w:link w:val="ae"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:link w:val="Corpsdetexte"/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arabic Transparent"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-DZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="u">
     <w:name w:val="u"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00A255F4"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00A255F4"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext1">
     <w:name w:val="short_text1"/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mediumtext1">
     <w:name w:val="medium_text1"/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTML">
+  <w:style w:type="character" w:styleId="CitationHTML">
     <w:name w:val="HTML Cite"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A255F4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003471B1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="Tabledesillustrations">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008509EF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="001F7A47"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="001F7A47"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-[...2 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:aliases w:val="Char Char Char Car,Char Char Car"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E67FD"/>
     <w:rPr>
       <w:rFonts w:cs="Traditional Arabic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="004E67FD"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
     <w:name w:val="alt-edited"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="004E67FD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormatlibreA">
     <w:name w:val="Format libre A"/>
     <w:rsid w:val="006F3DA2"/>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-Standard1">
     <w:name w:val="WW-Standard1"/>
     <w:rsid w:val="00877CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Times"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="00A84DA1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
-[...1 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001D625E"/>
     <w:rPr>
       <w:rFonts w:cs="Traditional Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="Bibliographie">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D625E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="af3">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00A7591E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A7591E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af5">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="009718D4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:rsid w:val="00062525"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphfirst">
     <w:name w:val="Paragraph first"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="001A2E00"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="MS Mincho" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
       <w:spacing w:val="-4"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-DZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
     <w:name w:val="Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00CA711D"/>
     <w:pPr>
       <w:bidi/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="001A2E00"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:firstLine="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subheading">
     <w:name w:val="Subheading"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00062525"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="216"/>
       </w:tabs>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="citeboxright">
     <w:name w:val="citeboxright"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F5F55"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="009D2581"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af6">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00901D5B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36244128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16949,85 +16591,85 @@
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Les concepts fondamentaux de psychologie sociale</b:Title>
     <b:Year>1996</b:Year>
     <b:City>Paris</b:City>
     <b:Publisher>Dunod</b:Publisher>
     <b:Pages>??</b:Pages>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D40E00B-08ED-4EA0-B476-E23CC3255F86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Article_Ang(1).dot</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10044</Characters>
+  <Pages>7</Pages>
+  <Words>1824</Words>
+  <Characters>10036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11847</CharactersWithSpaces>
+  <CharactersWithSpaces>11837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>Revue du chercheur</dc:subject>
   <dc:creator>SAAID Younes</dc:creator>
   <cp:keywords>ALTRALANG JOURNAL</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>